--- v0 (2026-06-29)
+++ v1 (2026-08-16)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30015"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30309"/>
   <workbookPr/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CBFDE9ED-9F30-4510-A598-E145EFAAA051}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE02054C-DB1E-4D6B-8FD9-232EC8625493}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="0" windowHeight="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="RESOLUCIONES" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -53,1131 +53,1131 @@
   <si>
     <t>RESOLUCIONES</t>
   </si>
   <si>
     <t>RECLAMACIONES</t>
   </si>
   <si>
     <t>MOTIVO DE RESOLUCIÓN</t>
   </si>
   <si>
     <t>SENTIDO RESOLUCIÓN</t>
   </si>
   <si>
     <t>MATERIA PROPIA DE TRANSPARENCIA</t>
   </si>
   <si>
     <t>ENTIDAD RECLAMADA</t>
   </si>
   <si>
     <t>VER PDF</t>
   </si>
   <si>
     <t>RES-74-2025</t>
   </si>
   <si>
-    <t>R-012</t>
+    <t>R-012-2024</t>
   </si>
   <si>
     <t>Canal lucha anti fraude</t>
   </si>
   <si>
     <t>ESTIMATORIA PARCIAL</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/CANAL ANTIFRAUDE</t>
   </si>
   <si>
     <t>AYTO SAN PEDRO DEL PINATAR</t>
   </si>
   <si>
     <t>Ver PDF</t>
   </si>
   <si>
     <t>RES-75-2025</t>
   </si>
   <si>
-    <t>R-018</t>
+    <t>R-018-2024</t>
   </si>
   <si>
     <t>Perfiles oficiales de la Policia Local</t>
   </si>
   <si>
     <t>ESTIMATORIA</t>
   </si>
   <si>
     <t>EMPLEO PÚBLICO/OTROS</t>
   </si>
   <si>
     <t>RES-21-2025</t>
   </si>
   <si>
-    <t>R-023</t>
+    <t>R-023-2024</t>
   </si>
   <si>
     <t>Infor. Parcelas en polígono industrial</t>
   </si>
   <si>
     <t>ORDENACIÓN DEL TERRITORIO Y URBANISMO</t>
   </si>
   <si>
     <t>AYTO CEHEGÍN</t>
   </si>
   <si>
     <t>RES-10-2025</t>
   </si>
   <si>
-    <t>R-024</t>
+    <t>R-024-2024</t>
   </si>
   <si>
     <t>Autorización Vehículos Oficiales</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/TRÁFICO</t>
   </si>
   <si>
     <t>RES-11-2025</t>
   </si>
   <si>
-    <t>R-025</t>
+    <t>R-025-2024</t>
   </si>
   <si>
     <t>Información Centro de animales "Hugos home Farm"</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/CENTRO ZOOLÓGICO</t>
   </si>
   <si>
     <t>CONSEJERÍA AGRICULTURA</t>
   </si>
   <si>
     <t>RES-12-2025</t>
   </si>
   <si>
-    <t>R-029</t>
+    <t>R-029-2024</t>
   </si>
   <si>
     <t>Solicitud Sentencias</t>
   </si>
   <si>
     <t>AYTO MOLINA DE SEGURA</t>
   </si>
   <si>
     <t>RES-13-2025</t>
   </si>
   <si>
-    <t>R-031</t>
+    <t>R-031-2024</t>
   </si>
   <si>
     <t>Solicitud gastos trabajos Arqueológicos</t>
   </si>
   <si>
     <t>INFORMACIÓN ECONÓMICA/GASTOS</t>
   </si>
   <si>
     <t>AYTO MURCIA</t>
   </si>
   <si>
     <t>RES-01-2025</t>
   </si>
   <si>
-    <t>R-032</t>
+    <t>R-032-2024</t>
   </si>
   <si>
     <t>Gastos Asesoría Jurídica externa</t>
   </si>
   <si>
     <t>PÉRDIDA SOBREVENIDA</t>
   </si>
   <si>
     <t>RES-14-2025</t>
   </si>
   <si>
-    <t>R-034</t>
+    <t>R-034-2024</t>
   </si>
   <si>
     <t>Infor. Nuevo Trazado tranvía</t>
   </si>
   <si>
     <t>RES-02-2025</t>
   </si>
   <si>
-    <t>R-035</t>
+    <t>R-035-2024</t>
   </si>
   <si>
     <t>Fondos Europeos bioresiduos</t>
   </si>
   <si>
     <t>INFORMACIÓN ECONÓMICA/SUBVENCIONES</t>
   </si>
   <si>
-    <t>R-036</t>
+    <t>R-036-2024</t>
   </si>
   <si>
     <t>Instalación 550 Contenedores nuevos</t>
   </si>
   <si>
-    <t>R-037</t>
+    <t>R-037-2024</t>
   </si>
   <si>
     <t>Adqui. 3 vehículos elec, recogida enseres</t>
   </si>
   <si>
     <t>RES-03-2025</t>
   </si>
   <si>
-    <t>R-038</t>
+    <t>R-038-2024</t>
   </si>
   <si>
     <t>1300 Contenedores, 6 vehículos</t>
   </si>
   <si>
     <t>CONSEJERÍA MEDIO AMBIENTE, UNIVERSIDADES, INVESTIGACIÓN Y MAR MENOR</t>
   </si>
   <si>
-    <t>R-039</t>
+    <t>R-039-2024</t>
   </si>
   <si>
     <t>550 Contenedores + 570 Contened</t>
   </si>
   <si>
-    <t>R-040</t>
+    <t>R-040-2024</t>
   </si>
   <si>
     <t>RES-04-2025</t>
   </si>
   <si>
-    <t>R-042</t>
+    <t>R-042-2024</t>
   </si>
   <si>
     <t>Infor. Plaza Ingeniero Civil.</t>
   </si>
   <si>
     <t>EMPLEO PÚBLICO/PROCESOS SELECTIVOS</t>
   </si>
   <si>
     <t>AYTO LORQUÍ</t>
   </si>
   <si>
     <t>RES-05-2025</t>
   </si>
   <si>
-    <t>R-043</t>
+    <t>R-043-2024</t>
   </si>
   <si>
     <t>Infor. UCI Hospital de Molina</t>
   </si>
   <si>
     <t>DESISTIMIENTO</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/AUTORIZACIONES</t>
   </si>
   <si>
     <t>SMS</t>
   </si>
   <si>
     <t>RES-06-2025</t>
   </si>
   <si>
-    <t>R-045</t>
+    <t>R-045-2024</t>
   </si>
   <si>
     <t>Excavación tunel Catedral de Cartagena</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/PATRIMONIO CULTURAL</t>
   </si>
   <si>
     <t>CONSEJERÍA TURISMO</t>
   </si>
   <si>
     <t>RES-15-2025</t>
   </si>
   <si>
-    <t>R-046</t>
+    <t>R-046-2024</t>
   </si>
   <si>
     <t>Interrupciones embarazos</t>
   </si>
   <si>
     <t>DESESTIMATORIA</t>
   </si>
   <si>
     <t>INFORMACIÓN ESTADÍSTICA</t>
   </si>
   <si>
     <t>RES-07-2025</t>
   </si>
   <si>
-    <t>R-047</t>
+    <t>R-047-2024</t>
   </si>
   <si>
     <t>Listado sistemas de I.A. utilizados por el SMS</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/IA</t>
   </si>
   <si>
     <t>RES-16-2025</t>
   </si>
   <si>
-    <t>R-048</t>
+    <t>R-048-2024</t>
   </si>
   <si>
     <t>Estudio riesgo sismico en Murcia</t>
   </si>
   <si>
     <t>ESTIMATORIO</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/ESTUDIOS</t>
   </si>
   <si>
     <t>RES-18-2025</t>
   </si>
   <si>
-    <t>R-050</t>
+    <t>R-050-2024</t>
   </si>
   <si>
     <t>Actas cambio nombre calles</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/CAMBIOS NOMBRES CALLEJERO</t>
   </si>
   <si>
     <t>RES-08-2025</t>
   </si>
   <si>
-    <t>R-053</t>
+    <t>R-053-2024</t>
   </si>
   <si>
     <t>Balsas purines IMPERMEABILIZADAS</t>
   </si>
   <si>
     <t>MEDIO AMBIENTE</t>
   </si>
   <si>
     <t>RES-09-2025</t>
   </si>
   <si>
-    <t>R-054</t>
+    <t>R-054-2024</t>
   </si>
   <si>
     <t>Agrupación Voluntarios</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/PROTECCIÓN CIVIL</t>
   </si>
   <si>
     <t>RES-19-2025</t>
   </si>
   <si>
-    <t>R-055</t>
+    <t>R-055-2024</t>
   </si>
   <si>
     <t>Uso inmuebles dominio Público</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/CESIÓN BIENES</t>
   </si>
   <si>
     <t>AYTO MORATALLA</t>
   </si>
   <si>
     <t>RES-20-2025</t>
   </si>
   <si>
-    <t>R-056</t>
+    <t>R-056-2024</t>
   </si>
   <si>
     <t>Construcción 15 viviendas</t>
   </si>
   <si>
     <t>CONSEJERÍA FOMENTO</t>
   </si>
   <si>
     <t>RES-22-2025</t>
   </si>
   <si>
-    <t>R-057</t>
+    <t>R-057-2024</t>
   </si>
   <si>
     <t>Baremación en bolsa</t>
   </si>
   <si>
     <t>CONSEJERÍA SALUD</t>
   </si>
   <si>
     <t>RES-39-2025</t>
   </si>
   <si>
-    <t>R-059</t>
+    <t>R-059-2024</t>
   </si>
   <si>
     <t>Revisión pruebas oposición</t>
   </si>
   <si>
     <t>CONSEJERÍA EDUCACIÓN</t>
   </si>
   <si>
     <t>RES-23-2025</t>
   </si>
   <si>
-    <t>R-060</t>
+    <t>R-060-2024</t>
   </si>
   <si>
     <t>BIC Faro Cabo de Palos</t>
   </si>
   <si>
     <t>RES-40-2025</t>
   </si>
   <si>
-    <t>R-061</t>
+    <t>R-061-2024</t>
   </si>
   <si>
     <t>AYTO CARTAGENA</t>
   </si>
   <si>
     <t>RES-41-2025</t>
   </si>
   <si>
-    <t>R-062</t>
+    <t>R-062-2024</t>
   </si>
   <si>
     <t>RES-49-2025</t>
   </si>
   <si>
-    <t>R-064</t>
+    <t>R-064-2024</t>
   </si>
   <si>
     <t>Subvenciones innovación</t>
   </si>
   <si>
     <t>CONSEJERÍA ECONOMÍA, HACIENDA, FONDOS EUROPEOS Y TRANSFORMACIÓN DIGITAL</t>
   </si>
   <si>
     <t>RES-50-2025</t>
   </si>
   <si>
-    <t>R-065</t>
+    <t>R-065-2024</t>
   </si>
   <si>
     <t>Subvenciones ASOCIACIÓN ZAKUT</t>
   </si>
   <si>
     <t>RES-42-2025</t>
   </si>
   <si>
-    <t>R-066</t>
+    <t>R-066-2024</t>
   </si>
   <si>
     <t>CARTOGRAFÍA SERV. LIMPIEZA</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN</t>
   </si>
   <si>
     <t>RES-51-2025</t>
   </si>
   <si>
-    <t>R-067</t>
+    <t>R-067-2024</t>
   </si>
   <si>
     <t>Contratos de Publicidad GRUPO SOCIALISTA</t>
   </si>
   <si>
     <t>AYTO YECLA</t>
   </si>
   <si>
     <t>RES-24-2025</t>
   </si>
   <si>
-    <t>R-068</t>
+    <t>R-068-2024</t>
   </si>
   <si>
     <t>Solicitud informe Intervención</t>
   </si>
   <si>
     <t>DESISTIMIENTO DEL INTERESADO</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/HISTORIA CLÍNICA</t>
   </si>
   <si>
     <t>SERVICIO MURCIANO DE SALUD</t>
   </si>
   <si>
     <t>RES-76-2025</t>
   </si>
   <si>
-    <t>R-069</t>
+    <t>R-069-2024</t>
   </si>
   <si>
     <t>Infracciones, Sanciones</t>
   </si>
   <si>
     <t>INFORMACIÓN EXPEDIENTES SANCIONADORES DESDE 2010</t>
   </si>
   <si>
     <t>RES-43-2025</t>
   </si>
   <si>
-    <t>R-070</t>
+    <t>R-070-2024</t>
   </si>
   <si>
     <t>Contratos Agua, Alcantarillado</t>
   </si>
   <si>
     <t>CONTRATACIÓN</t>
   </si>
   <si>
     <t>RES-25-2025</t>
   </si>
   <si>
-    <t>R-071</t>
+    <t>R-071-2024</t>
   </si>
   <si>
     <t>Proceso Selectivo</t>
   </si>
   <si>
     <t>DESISTE</t>
   </si>
   <si>
     <t>RES-52-2025</t>
   </si>
   <si>
-    <t>R-072</t>
+    <t>R-072-2024</t>
   </si>
   <si>
     <t>AYTO TORRE PACHECO</t>
   </si>
   <si>
     <t>RES-26-2025</t>
   </si>
   <si>
-    <t>R-073</t>
+    <t>R-073-2024</t>
   </si>
   <si>
     <t>AYTO JUMILLA</t>
   </si>
   <si>
     <t>RES-44-2025</t>
   </si>
   <si>
-    <t>R-074</t>
+    <t>R-074-2024</t>
   </si>
   <si>
     <t>INVENTARIO MUNICIPAL ACEQUIA MAYOR ALJUFIA</t>
   </si>
   <si>
     <t>RES-27-2025</t>
   </si>
   <si>
-    <t>R-075</t>
+    <t>R-075-2024</t>
   </si>
   <si>
     <t>RECOBRO SUBVENCIÓN A ASOC_ZAKUT</t>
   </si>
   <si>
     <t>RES-45-2025 / RES-64-2025</t>
   </si>
   <si>
-    <t>R-076</t>
+    <t>R-076-2024</t>
   </si>
   <si>
     <t>RELACIÓN CONTRATOS MENORES DESDE 2021</t>
   </si>
   <si>
     <t>CONSEJERÍA DE TURISMO, CULTURA, JUVENTUD Y DEPORTES</t>
   </si>
   <si>
     <t>RES-65-2025</t>
   </si>
   <si>
-    <t>R-077</t>
+    <t>R-077-2024</t>
   </si>
   <si>
     <t>FRACTURACIÓN EMPRESA UNIVERSAL TICKETS</t>
   </si>
   <si>
     <t>HACIENDA MUNICIPAL</t>
   </si>
   <si>
     <t>RES-66-2025</t>
   </si>
   <si>
-    <t>R-078</t>
+    <t>R-078-2024</t>
   </si>
   <si>
     <t>ASISTENCIA A OOCC VALENTÍN PÉREZ HERNÁNDEZ</t>
   </si>
   <si>
     <t>RES-67-2025</t>
   </si>
   <si>
-    <t>R-079</t>
+    <t>R-079-2024</t>
   </si>
   <si>
     <t>COSTE DE TRABAJOS REALIZADOS EN CAMINO LA MOTA</t>
   </si>
   <si>
     <t>RES-68-2025</t>
   </si>
   <si>
-    <t>R-080</t>
+    <t>R-080-2024</t>
   </si>
   <si>
     <t>BOCA DE INCENDIOS FUERA DE SERVICIO</t>
   </si>
   <si>
     <t>INADMISIÓN</t>
   </si>
   <si>
     <t>DOMINIO PÚBLICO Y SERVICIOS LOCALES</t>
   </si>
   <si>
     <t>RES-69-2025</t>
   </si>
   <si>
-    <t>R-081</t>
+    <t>R-081-2024</t>
   </si>
   <si>
     <t>COSTE EXPEDICIÓN MUNICIPAL A FITUR 2024</t>
   </si>
   <si>
     <t>HACIENDA LOCAL</t>
   </si>
   <si>
-    <t>R-082</t>
+    <t>R-082-2024</t>
   </si>
   <si>
     <t>TRASLADO BOCA DE RIEGO</t>
   </si>
   <si>
     <t>RES-28-2025</t>
   </si>
   <si>
-    <t>R-083</t>
+    <t>R-083-2024</t>
   </si>
   <si>
     <t>Reclamación sobre bolsas de trabajo del Ayto.</t>
   </si>
   <si>
     <t>EXTEMPORÁNEA</t>
   </si>
   <si>
     <t>AYTO FUENTE ÁLAMO</t>
   </si>
   <si>
     <t>RES-29-2025</t>
   </si>
   <si>
-    <t>R-084</t>
+    <t>R-084-2024</t>
   </si>
   <si>
     <t>ASUNTO CONVOCATORIA BFX04C18-1</t>
   </si>
   <si>
     <t>INADMISIÓN: NO ATIENDE REQUERIMIENTO DE SUBSANACIÓN</t>
   </si>
   <si>
     <t>RES-30-2025</t>
   </si>
   <si>
-    <t>R-085</t>
+    <t>R-085-2024</t>
   </si>
   <si>
     <t>EXPEDIENTE SANCIONADOR</t>
   </si>
   <si>
     <t>DESAPARICIÓN SOBREVENIDA DEL OBJETO</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/EXPEDIENTE DISCIPLINARIO</t>
   </si>
   <si>
     <t>ILTRE COLEGIO DE ABOGADO DE MURCIA</t>
   </si>
   <si>
     <t>RES-31-2025</t>
   </si>
   <si>
-    <t>R-086</t>
+    <t>R-086-2024</t>
   </si>
   <si>
     <t>Coste o valor del servicio sometido a gravamen Tasa T172</t>
   </si>
   <si>
     <t>RES-46-2025</t>
   </si>
   <si>
-    <t>R-087</t>
+    <t>R-087-2024</t>
   </si>
   <si>
     <t>RES-35-2025</t>
   </si>
   <si>
-    <t>R-088</t>
+    <t>R-088-2024</t>
   </si>
   <si>
     <t>Documentación del Proyecto Solar Lobosillo 126</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/INDUSTRIA</t>
   </si>
   <si>
-    <t>R-089</t>
+    <t>R-089-2024</t>
   </si>
   <si>
     <t>Documentación del Proyecto Solar Lobosillo 127</t>
   </si>
   <si>
     <t>RES-77-2025</t>
   </si>
   <si>
-    <t>R-090</t>
+    <t>R-090-2024</t>
   </si>
   <si>
     <t>Información cédula urbanística</t>
   </si>
   <si>
     <t>ORDENACIÓN DEL TERRITORIO</t>
   </si>
   <si>
     <t>AYTO CALASPARRA</t>
   </si>
   <si>
     <t>RES-32-2025</t>
   </si>
   <si>
-    <t>R-091</t>
+    <t>R-091-2024</t>
   </si>
   <si>
     <t>EXPTE. Intervención policial</t>
   </si>
   <si>
     <t>AYTO TORRES DE COTILLAS</t>
   </si>
   <si>
     <t>RES-33-2025</t>
   </si>
   <si>
-    <t>R-092</t>
+    <t>R-092-2024</t>
   </si>
   <si>
     <t>Seguros mala praxis médica</t>
   </si>
   <si>
     <t>S.M.S.</t>
   </si>
   <si>
-    <t>R-093</t>
+    <t>R-093-2024</t>
   </si>
   <si>
     <t>Gastos en Fitur 2024</t>
   </si>
   <si>
     <t>RES-47-2025</t>
   </si>
   <si>
-    <t>R-094</t>
+    <t>R-094-2024</t>
   </si>
   <si>
     <t>Absentismo laboral CSIF</t>
   </si>
   <si>
     <t>RES-34-2025</t>
   </si>
   <si>
-    <t>R-096 ante COMISIONADO</t>
+    <t>R-096-2024 ante COMISIONADO</t>
   </si>
   <si>
     <t>Plazas Atención Especializada</t>
   </si>
   <si>
     <t>EMPLEO PÚBLICO/RETRIBUCIONES Y RELACIÓN DE PUESTOS DE TRABAJO</t>
   </si>
   <si>
     <t>CONSEJERÍA DE SALUD / S.M.S.</t>
   </si>
   <si>
     <t>RES-48-2025</t>
   </si>
   <si>
-    <t>R-097</t>
+    <t>R-097-2024</t>
   </si>
   <si>
     <t>Impuestos recaudados en barrio Santa Ana</t>
   </si>
   <si>
-    <t>R-098</t>
+    <t>R-098-2024</t>
   </si>
   <si>
     <t>JUSTIFICANTE DE GASTOS ASOCIACIÓN ZAKUT</t>
   </si>
   <si>
     <t>RES-53-2025</t>
   </si>
   <si>
-    <t>R-099</t>
+    <t>R-099-2024</t>
   </si>
   <si>
     <t>Motivos de anulación adjudicación puesto Sociólogo/a</t>
   </si>
   <si>
     <t>DESESTIMATORIO</t>
   </si>
   <si>
     <t>RES-36-2025</t>
   </si>
   <si>
-    <t>R-100 ante COMISIONADO</t>
+    <t>R-100-2024 ante COMISIONADO</t>
   </si>
   <si>
     <t>PROCESO SELECTIVO</t>
   </si>
   <si>
     <t>C. EDUCACIÓN</t>
   </si>
   <si>
     <t>RES-37-2025</t>
   </si>
   <si>
-    <t>R-101 ante CONSEJO</t>
+    <t>R-101-2024 ante CONSEJO</t>
   </si>
   <si>
     <t>PAGO SUBVENCIÓN</t>
   </si>
   <si>
     <t>RES-38-2025</t>
   </si>
   <si>
-    <t>R-102 ante CONSEJO</t>
+    <t>R-102-2024 ante CONSEJO</t>
   </si>
   <si>
     <t>TICKETS SILLAS SEMANA SANTA</t>
   </si>
   <si>
     <t>OTRA INFORMACIÓN/DEVOLUCIÓN</t>
   </si>
   <si>
     <t>RES-93-2025</t>
   </si>
   <si>
-    <t>R-103 ante CONSEJO</t>
+    <t>R-103-2024 ante CONSEJO</t>
   </si>
   <si>
     <t>MEMORIA TASA</t>
   </si>
   <si>
     <t>RES-59-2025</t>
   </si>
   <si>
-    <t>R-104</t>
+    <t>R-104-2024</t>
   </si>
   <si>
     <t>Información sobre sanciones/multas a sociedades mercantiles</t>
   </si>
   <si>
     <t>RES-83-2025</t>
   </si>
   <si>
     <t>R-105-2024</t>
   </si>
   <si>
     <t>INFORMES DE INTERVENCIÓN</t>
   </si>
   <si>
     <t>ECONOMÍA Y HACIENDA</t>
   </si>
   <si>
     <t>RES-54-2025</t>
   </si>
   <si>
-    <t>R-106</t>
+    <t>R-106-2024</t>
   </si>
   <si>
     <t>Informes técnicos en relación a un local</t>
   </si>
   <si>
     <t>REQUISITOS LICENCIAS DE ACTIVIDAD</t>
   </si>
   <si>
     <t>AYTO MULA</t>
   </si>
   <si>
     <t>RES-78-2025</t>
   </si>
   <si>
-    <t>R-107</t>
+    <t>R-107-2024</t>
   </si>
   <si>
     <t>Conciertos las noches del camino</t>
   </si>
   <si>
     <t>INFORMACIÓN CORPORATIVA</t>
   </si>
   <si>
     <t>INSTITUTO TURISMO</t>
   </si>
   <si>
     <t>RES-82-2025</t>
   </si>
   <si>
     <t>R-108-2024</t>
   </si>
   <si>
     <t>RPT Ayto Cartagena</t>
   </si>
   <si>
     <t>EMPLEO PÚBLICO</t>
   </si>
   <si>
     <t>RES-105-2025</t>
   </si>
   <si>
     <t>R-109-2024</t>
   </si>
   <si>
     <t>SITUACIÓN BOLSA ADMINISTRATIVO</t>
   </si>
   <si>
     <t>PRUEBAS SELECTIVAS</t>
   </si>
   <si>
     <t>RES-84-2025</t>
   </si>
   <si>
     <t>R-110-2024</t>
   </si>
   <si>
     <t>Publicación ACTAS Plenos Ayto.</t>
   </si>
   <si>
     <t>AYTO ARCHENA</t>
   </si>
   <si>
     <t>RES-85-2025</t>
   </si>
   <si>
-    <t>R-111</t>
+    <t>R-111-2024</t>
   </si>
   <si>
     <t>Subvención Cofradías</t>
   </si>
   <si>
     <t>RES-55-2025</t>
   </si>
   <si>
-    <t>R-112</t>
+    <t>R-112-2024</t>
   </si>
   <si>
     <t>COPIA EXPEDIENTES M-SE2024/2362 y M-SE2024/2364</t>
   </si>
   <si>
     <t>RES-56-2025</t>
   </si>
   <si>
-    <t>R-113</t>
+    <t>R-113-2024</t>
   </si>
   <si>
     <t>INSTALACIONES DEPORTIVAS CARTAGENA</t>
   </si>
   <si>
     <t>BIENES MUNICIPALES</t>
   </si>
   <si>
     <t>RES-97-2025</t>
   </si>
   <si>
-    <t>R-114</t>
+    <t>R-114-2024</t>
   </si>
   <si>
     <t>Alumnos admitidos/excluidos ciclos FP 2018/19-2023/24</t>
   </si>
   <si>
     <t>EDUCACIÓN Y FORMACIÓN PROFESIONAL</t>
   </si>
   <si>
     <t>Consejería de Educación y Formación Profesional</t>
   </si>
   <si>
     <t>RES-135-2025</t>
   </si>
   <si>
-    <t>R-115</t>
+    <t>R-115-2024</t>
   </si>
   <si>
     <t>Viviendas destinadas alquiler protección</t>
   </si>
   <si>
     <t>FOMENTO VIVIENDA</t>
   </si>
   <si>
     <t>CONSEJERÍA FOMENTO E INFRAESTRUCTURAS</t>
   </si>
   <si>
     <t>RES-98-2025</t>
   </si>
   <si>
-    <t>R-116</t>
+    <t>R-116-2024</t>
   </si>
   <si>
     <t>RPT y Bolsas trabajo</t>
   </si>
   <si>
     <t>INFORMACIÓN EMPLEADOS MUNICIPALES</t>
   </si>
   <si>
     <t>AYTO ABARAN</t>
   </si>
   <si>
     <t>RES-57-2025</t>
   </si>
   <si>
-    <t>R-117</t>
+    <t>R-117-2024</t>
   </si>
   <si>
     <t>Liquidación Presupuesto 2023</t>
   </si>
   <si>
     <t>RES-60-2025</t>
   </si>
   <si>
-    <t>R-118</t>
+    <t>R-118-2024</t>
   </si>
   <si>
     <t>Gastos Fitur 2024</t>
   </si>
   <si>
     <t>RES-61-2025</t>
   </si>
   <si>
-    <t>R-119</t>
+    <t>R-119-2024</t>
   </si>
   <si>
     <t>Infracciones urbanísticas</t>
   </si>
   <si>
     <t>RES-62-2025</t>
   </si>
   <si>
-    <t>R-120</t>
+    <t>R-120-2024</t>
   </si>
   <si>
     <t>Listados facturas pendientes pago</t>
   </si>
   <si>
     <t>RES-96-2025</t>
   </si>
   <si>
-    <t>R-121</t>
+    <t>R-121-2024</t>
   </si>
   <si>
     <t>EXÁMENES CONVOCATORIAS ANTERIORES</t>
   </si>
   <si>
     <t>CONVOCATORIAS SELECCIÓN PERSONAL ADMINISTRACIÓN</t>
   </si>
   <si>
     <t>RES-89-2025</t>
   </si>
   <si>
-    <t>R-122</t>
+    <t>R-122-2024</t>
   </si>
   <si>
     <t>SELECCIÓN PERSONAL DE LA ADMINISTRACIÓN</t>
   </si>
   <si>
     <t>RES-63-2025</t>
   </si>
   <si>
-    <t>R-123</t>
+    <t>R-123-2024</t>
   </si>
   <si>
     <t>IMÁGENES TORRES REFRIGERACIÓN</t>
   </si>
   <si>
     <t>INADMISIÓN CARECE DE FUNDAMENTO</t>
   </si>
   <si>
     <t>RES-80-2025</t>
   </si>
   <si>
-    <t>R-124</t>
+    <t>R-124-2024</t>
   </si>
   <si>
     <t>REFORMAS FREIDURÍA CABO DE PALOS</t>
   </si>
   <si>
     <t>DOMINIO PÚBLICO/COSTAS</t>
   </si>
   <si>
     <t>C. FOMENTO</t>
   </si>
   <si>
     <t>RES-79-2025</t>
   </si>
   <si>
-    <t>R-125</t>
+    <t>R-125-2024</t>
   </si>
   <si>
     <t>DISCIPLINA MEDIO AMBIENTAL</t>
   </si>
   <si>
     <t>Disciplina Ambiental</t>
   </si>
   <si>
     <t>RES-99-2025</t>
   </si>
   <si>
-    <t>R-126</t>
+    <t>R-126-2024</t>
   </si>
   <si>
     <t>SUBV. ASOC. FORTUNA</t>
   </si>
   <si>
     <t>HACIENDA/SUBVENCIONES</t>
   </si>
   <si>
     <t>C. ECONOMÍA, HACIENDA</t>
   </si>
   <si>
     <t>RES-100-2025</t>
   </si>
   <si>
-    <t>R-127</t>
+    <t>R-127-2024</t>
   </si>
   <si>
     <t>SUBV. ASOC. ÀGUILAS</t>
   </si>
   <si>
     <t>RES-58-2025</t>
   </si>
   <si>
-    <t>R-128</t>
+    <t>R-128-2024</t>
   </si>
   <si>
     <t>INFORMES INSPECCIÓN EDUCACIÓN</t>
   </si>
   <si>
     <t>SIN ETIQUETA</t>
   </si>
   <si>
     <t>RES-101-2025</t>
   </si>
   <si>
     <t>R-001-2025</t>
   </si>
   <si>
     <t>BOLSA TRABAJO</t>
   </si>
   <si>
     <t>AYTO. MOLINA DE SEGURA</t>
   </si>
   <si>
     <t>RES-102-2025</t>
   </si>
   <si>
     <t>R-002-2025</t>
   </si>
@@ -2794,52 +2794,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-129-2025+EXPTE+R-022-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-016-2025+EXPTE+R-048-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-44-2025-EXPTE-R-074-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-34-2025-EXPTE-R-096-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-57-2025-EXPTE-R-117-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-115-2025+EXPTE+R-043-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-174-2025+EXPTE+R-067-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-131-2025+EXPTE+R-080-2025+Anonimizad.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-191-2025+EXPTE+R-119-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-179-2025+EXPTE++R-168-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-137-2025+EXPTE+R-012-2025+%281%29.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-02-2025-EXPTE-R-035-2024-1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-49-2025-EXPTE-R-064-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-30-2025-EXPTE-R-085-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-78-2025+EXPT+R-107-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-154-2025+EXPT++R-033-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-122-2025+EXPTE+R-056-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-011-2025+EXPTE+R-025-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-58-2025-EXPTE-R-128-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-133-2025+EXPTE+R-068-25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-116-2025+EXPTE+R-099-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-018-2025+EXPTE+R-050-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-27-2025-EXPTE-R-075-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-48-2025-EXPTE-R-097-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-143-2025+EXPTE+R-023-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-172-2025+EXPTE+R-044-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-60-2025-EXPTE-R-118-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-186-2025+EXPTE+R-057-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-149-2025+EXPTE+R-082-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-156-2025+EXPTE+R-120-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-180-2025+EXPTE+R-170-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-02-2025-EXPTE-R-035-2024-1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-50-2025-EXPTES-R-065-2024-y-R-098-2024-ACUMULADOS_Censurado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-138-2025+EXPTE+R-013-2025+%281%29.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-112-2025+EXPTE+R-034-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-31-2025-EXPTE-R-086-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-082-2025+EXPTE+R-108-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-101-2025+EXPTE+R-001-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-108-2025+EXPTE+R-046-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-151-2025+EXPTE++R-069-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-134-2025+EXPTE+R-105-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-012-2025+EXPTE+R-029-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-08-2025-EXPTE-R-053-2024-1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-72-2025-EXPTE-R-024-2025_Censurado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-45-2025-EXPTE-R-076-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-50-2025-EXPTES-R-065-2024-y-R-098-2024-ACUMULADOS_Censurado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-61-2025-EXPTE-R-119-2024-COPIA_Censurado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-119-2025+EXPTE+R-035-2025+Anonimizadapdf+%281%29.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-08-2025-EXPTE-R-053-2024-1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-123-2025+EXPTE+R-083-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-157-2025+EXPTE+R-128-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-114-2025+EXPTE+R-108-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-03-2025-EXPTE-R-039-2024-1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/0/RES-139-2025+EXPTE+R-014-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-42-2025-EXPTE-R-066-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-46-2025-EXPTE-R-087-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-105-2025+EXTPTE+R-109-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-102-2025+EXPTE+R-02-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-144-2025+EXPTE+R-025-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-152-2025+EXPTE+R-047-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-013-2025+EXPTE+R-031-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-183-2025+REVOCACI%C3%93N+RES-177-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-117-2025+EXPTE+R-106-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-09-2025-EXPTE-R-054-2024-1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-65-2025-EXPTE-R-077-24-COPIA_Censurado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-53-2025-EXPTE-R-099-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-62-2025-EXPTE-R-120-2024-COPIA_Censurado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-140-2025+EXPTER+R-015-2025+%281%29.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-146-2025+EXPTE+R-036-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-69-2025-EXPTE-R-81-2024-y-R-93-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-135-2025+EXPTE+R-115-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-167-2025+EXPTE+R-059-2025-anominizado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-124-2025+EXPTE+R-084-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-158-2025+EXPTE+R-129-2025-anominizado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-192-2025+EXPTES+R-137a140-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-160-2025+EXPTE+R-149-2025-anominizado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-184-2025+EXPTE+R-184-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-015-2025+EXPTE+R-046-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-03-2025-EXPTE-R-039-2024-1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-40-2025-EXPTE-R-061-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-51-2025-EXPTE-R-67-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-35-2025-EXPTES-R-088-y-R-089-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-084-2025+EXPTE+R-110-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-161-2025+EXPTE+R-005-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-91-2025+EXPTE+R-010-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-163-2025+EXPTE+R-031-2025-anominizado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-153-2025+EXPTE+R-053-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-175-2025+EXPTE+R-076-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-01-2025-EXPTE-R-032-2024-1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-28-2025-EXPTE-R-083-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-083-2025+EXPTE+R-105-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-099-2025+EXPTE+R-126-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-103-2025+EXPTE+R-003-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-202-2025+EXPTE+R-026-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-164-2025+EXPTE+R-048-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-168-2025+EXPTE+R-071-2025-anominizado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-193-2025+EXPTE+R-107-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-199-2025+EXPTE+R-116-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-021-2025+EXPTE+R-023-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-019-2025+EXPTE+R-055-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-66-2025-EXPTE-R-078-24-COPIA_Censurado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-36-2025-EXPTE-R-100-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-71-2025-EXPTE-R-021-2025_Censurado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-88-2025+EXPTE+R-042-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-176-2025+EXPTE+R-066-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-07-2025-EXPTE-R-047-2024-1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-026-2025+EXPTE+R-022-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-47-2025-EXPTE-R-094-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-098-2025+EXPTE+R-116-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-096-2025+EXPTE+R-121-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-141-2025+EXPTE+R-016-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-120-2025+EXPTE+R-037-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-130-2025+EXPTE+R-060-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-111-2025+EXPTE+R-086-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-195-2025+EXPTE++R-093-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-178-2025+EXPTE+R-130-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-007-2026+EXPTE+SEPA-anominizado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-190-2025+EXPTE+R-118-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-197-2025+EXPTE+R-154-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-03-2025-EXPTE-R-039-2024-1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-23-2025-EXPTE-R-060-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-35-2025-EXPTES-R-088-y-R-089-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-136-2025+EXPTE+R-011-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-145-2025+EXPTE+R-032-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-02-2025-EXPTE-R-035-2024-1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-41-2025-EXPTE-R-062-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-29-2025-EXPTE-R-084-2025_Censurado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-54-2025-EXPTE-R-106-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-085-2025+EXPTE+R-111-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-100-2025+EXPTE+R-127-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-104-2025+EXPTE+R-004-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-94-2025+EXPTE+R-006-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-107-2025+EXPTE+R-027-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-165-2025+EXPTE+R-049-2025-anominizado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-150-2025+EXPTE+R-054-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-169-2025+EXPTE+R-072-2025-anominizado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-09-2025-EXPTE-R-054-2024-1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-114-2025+EXPTE+R-108-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-010-2025+EXPTE+R-024-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-014-2025+EXPTE+R-034-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-125-2025+EXPTE+R-094-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-008-2026+EXPTE+S-005-2026-anominizado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-020-2025+EXPTE+R-056-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-67-2025-EXPTE-R-079-24-COPIA_Censurado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-37-2025-EXPTE-R-101-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-089-2025+EXPTE+R-122-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-106-2025+EXPTE+R-017-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/0/RES-121-2025+EXPTE+R-038-2025+Anonimizadas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-187-2025+EXPTE+R-061-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-170-2025+EXPTE+R-087-2025anominizado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-192-2025+EXPTES+R-137a140-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-181-2025+EXPTE+R-143-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-04-2025-EXPTE-R-042-2024-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-76-2025+EXPTE+R-069-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-77-2025+EXPTE+R-090-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-55-2025-EXPTE-R-112-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-73-2025+-EXPTE+R-007-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-118-2025+EXPTE+R-028-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-113-2025++EXPTE+R-050-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-63-2025-EXPTE-R-123-2024-COPIA_Censurado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-126-2025+EXPTE+R-073-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-194-2025+EXPTE+R-113-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-22-2025-EXPTE-R-057-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-68-2025-EXPTES-R-80-24-y-R-82-24_Censurado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-38-2025-EXPTE-R-102-2024-COPIA_Censurado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-142-2025+EXPTE+R-018-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-147-2025+EXPTE+R-039-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-56-2025-EXPTE-R-113-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-189-2025+EXPTE+R-063-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-171-2025+EXPTE+R-088-2025anominizado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-192-2025+EXPTES+R-137a140-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-200-2025++EXPTE+R-145-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-05-2025-EXPTE-R-043-2024-1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-43-2025-EXPTE-R-070-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-32-2025-EXPTE-R-091-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-86-2025+EXPTE+R-008-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-93-2025+EXPTE+R-029-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-93-2025+EXPTE+R-029-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-080-2025+EXPTE+R-124-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-166-2025+EXPTE+R-051-2025-anominizado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-127-2025+EXPTE+R-074-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-198-2025+EXPTE+R-114-2025.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-74-2025+EXPTE+R-012-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-39-2025-EXPTE-R-059-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-69-2025-EXPTE-R-81-2024-y-R-93-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-92-2025+EXPTE+R-019-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-33-2025-EXPTE-R-092-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-097-2025+EXPTE+R-114-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-109-2025+EXPTE+R-040-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-148-2025+EXPTE+R-064-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-123-2025+EXPTE+R-083-2025+Anonimizada.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-192-2025+EXPTES+R-137a140-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-201-2025+EXPTE++R-146-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-06-2025-EXPTE-R-045-2024-1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-25-2025-EXPTE-R-071-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-68-2025-EXPTES-R-80-24-y-R-82-24_Censurado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-90-2025+EXPTE+R-009-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-70-2025-EXPTE-R-030-25_Censurado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-203-2025+EXPTE+R-052-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-128-2025+EXPTE+R-075-2025+Anonimizadas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-155-2025+EXPTE+R-115-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-59-2025-EXPTE-R-104-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-079-2025+EXPTE+R-125-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-75-2025+EXPTE+R-018-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-23-2025-EXPTE-R-060-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-52-2025-EXPTE-072-2024_Censurado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-162-2025+EXPTE+R-020-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-87-2025+EXPTE+R-041-2025_censurado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-173-2025+EXPTE+R-065-2025-anom.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comisionadotransparencia.carm.es/documents/32972/34539/RES-159-2025+EXPTE+R-092-2025-anominizado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H213"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G1" sqref="G1:H1"/>
+      <pane ySplit="1" topLeftCell="A80" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B99" sqref="B99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="28.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="45" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="28.5" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>